--- v0 (2025-10-11)
+++ v1 (2026-10-06)
@@ -2,465 +2,465 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="2D9E581E" w14:textId="77777777" w:rsidR="00DD603C" w:rsidRPr="006A1B75" w:rsidRDefault="00DD603C" w:rsidP="00DD603C">
+    <w:p w:rsidR="00DD603C" w:rsidRPr="006A1B75" w:rsidRDefault="00DD603C" w:rsidP="00DD603C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EA730AB" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="43"/>
           <w:szCs w:val="43"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F02EBAF" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="43"/>
           <w:szCs w:val="43"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E187111" w14:textId="77777777" w:rsidR="00720828" w:rsidRPr="006A1B75" w:rsidRDefault="00FF1105" w:rsidP="001943AB">
+    <w:p w:rsidR="00720828" w:rsidRPr="006A1B75" w:rsidRDefault="00FF1105" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>和歌山</w:t>
       </w:r>
       <w:r w:rsidR="001943AB" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>臨床細胞学会</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>への</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB66082" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="005F6978" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="005F6978" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>協賛</w:t>
       </w:r>
       <w:r w:rsidR="001943AB" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>募集のご案内</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A13212" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="400AA405" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73433898" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74DF04D2" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AC8D1D2" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75261D8F" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5248E099" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50DD2BEB" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FEAA425" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77A80E1B" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05322CE1" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70F06C02" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="00E71F89" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="0071496C" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="12C4F891">
+        <w:object w:dxaOrig="1440" w:dyaOrig="1440">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_s1035" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:310.15pt;margin-top:6.35pt;width:69pt;height:69pt;z-index:-251654144;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Photoshop.Image.55" ShapeID="_x0000_s1035" DrawAspect="Content" ObjectID="_1753082902" r:id="rId8">
+          <o:OLEObject Type="Embed" ProgID="Photoshop.Image.55" ShapeID="_x0000_s1035" DrawAspect="Content" ObjectID="_1660993586" r:id="rId8">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526C7260" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="256CAB36" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="00474E07" w:rsidP="001943AB">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="00474E07" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>和歌山臨床細胞学会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F10464" w14:textId="77777777" w:rsidR="00474E07" w:rsidRPr="006A1B75" w:rsidRDefault="00474E07" w:rsidP="001943AB">
+    <w:p w:rsidR="00474E07" w:rsidRPr="006A1B75" w:rsidRDefault="00474E07" w:rsidP="001943AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D425EFF" w14:textId="77777777" w:rsidR="00474E07" w:rsidRPr="006A1B75" w:rsidRDefault="00474E07" w:rsidP="00474E07">
+    <w:p w:rsidR="00474E07" w:rsidRPr="006A1B75" w:rsidRDefault="00474E07" w:rsidP="00474E07">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36434157" w14:textId="77777777" w:rsidR="00474E07" w:rsidRPr="006A1B75" w:rsidRDefault="00474E07" w:rsidP="00474E07">
+    <w:p w:rsidR="00474E07" w:rsidRPr="006A1B75" w:rsidRDefault="00474E07" w:rsidP="00474E07">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D2E853D" w14:textId="77777777" w:rsidR="00DE333C" w:rsidRPr="006A1B75" w:rsidRDefault="00DE333C" w:rsidP="00474E07">
+    <w:p w:rsidR="00DE333C" w:rsidRPr="006A1B75" w:rsidRDefault="00DE333C" w:rsidP="00474E07">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ホームページ：</w:t>
       </w:r>
       <w:r w:rsidR="00FF1105" w:rsidRPr="006A1B75">
         <w:rPr>
@@ -468,97 +468,97 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>http://w</w:t>
       </w:r>
       <w:r w:rsidR="00C32DF2" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>scc</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.umin.jp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBA5ED0" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="00474E07">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="00474E07">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>事務局本部</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">：　</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>和歌山県立医科大学人体病理学教室</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D40962" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="00474E07">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="00474E07">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>〒</w:t>
       </w:r>
@@ -581,51 +581,51 @@
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　和歌山市紀三井寺</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>811-1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3578DACE" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="00474E07">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="00474E07">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>電話</w:t>
       </w:r>
@@ -638,51 +638,51 @@
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:073-441-0635</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> FAX:073-444-5777</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786EE161" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="00474E07">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="00474E07">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>事務担当：</w:t>
       </w:r>
       <w:r w:rsidR="00762965">
         <w:rPr>
@@ -719,164 +719,164 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>wscc</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>@wakayama-med.ac.jp</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C9508E" w14:textId="77777777" w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="00474E07">
+    <w:p w:rsidR="001943AB" w:rsidRPr="006A1B75" w:rsidRDefault="001943AB" w:rsidP="00474E07">
       <w:pPr>
         <w:widowControl/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="135" w:left="283"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56243D6A" w14:textId="77777777" w:rsidR="00A41074" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="00A41074">
+    <w:p w:rsidR="00A41074" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="00A41074">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ご</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>挨拶</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4754DF94" w14:textId="77777777" w:rsidR="00A41074" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="00A41074">
+    <w:p w:rsidR="00A41074" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="00A41074">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E1202F7" w14:textId="77777777" w:rsidR="00A41074" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="00A41074">
+    <w:p w:rsidR="00A41074" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="00A41074">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00B02829" w:rsidRPr="00CE53B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>粛啓</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE53B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>時下貴社におかれましては、ますますご清祥のこととお慶び申し上げます。また、平素より格別のご高配と多方面に渡るお支えを賜り、厚く御礼申し上げます。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34087B2C" w14:textId="77777777" w:rsidR="00A41074" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="00A41074">
+    <w:p w:rsidR="00A41074" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="00A41074">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="446A1EBA" w14:textId="77777777" w:rsidR="00A91432" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="00A41074">
+    <w:p w:rsidR="00A91432" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="00A41074">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　さて、</w:t>
       </w:r>
       <w:r w:rsidR="000200C2" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>私ども和歌山臨床細胞学会は、</w:t>
       </w:r>
       <w:r w:rsidR="006D7217" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
@@ -1121,51 +1121,51 @@
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="00275F0A" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>名を含む約</w:t>
       </w:r>
       <w:r w:rsidR="00275F0A" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
       <w:r w:rsidR="00275F0A" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>名です。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362993F2" w14:textId="77777777" w:rsidR="00A41074" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="005D1183">
+    <w:p w:rsidR="00A41074" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="005D1183">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>私どもは、</w:t>
       </w:r>
       <w:r w:rsidR="003B1E76" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>毎年、</w:t>
       </w:r>
       <w:r w:rsidR="00C92E9C" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1205,51 +1205,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>行っています。</w:t>
       </w:r>
       <w:r w:rsidR="009B0CC3" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>学術集会は、毎年一回、</w:t>
       </w:r>
       <w:r w:rsidR="001337BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="001337BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>月下旬から</w:t>
+        <w:t>月下</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="001337BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>旬から</w:t>
       </w:r>
       <w:r w:rsidR="009B0CC3" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="009B0CC3" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="001337BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>上旬の間</w:t>
       </w:r>
       <w:r w:rsidR="009B0CC3" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1278,51 +1287,51 @@
         </w:rPr>
         <w:t>和歌山県における臨床細胞学・細胞診断学の学術研究とその成果の地域医療や実地臨床への応用を推進しております。</w:t>
       </w:r>
       <w:r w:rsidR="00275F0A" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次回の学術集会におきましても、</w:t>
       </w:r>
       <w:r w:rsidR="005D1183" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>症例検討、学術研究発表、教育講演、特別講演を行い、和歌山県</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>における細胞診断学をさらに発展させる内容にしていく所存です。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741D849A" w14:textId="77777777" w:rsidR="001D22E8" w:rsidRPr="006A1B75" w:rsidRDefault="001D22E8" w:rsidP="001D22E8">
+    <w:p w:rsidR="001D22E8" w:rsidRPr="006A1B75" w:rsidRDefault="001D22E8" w:rsidP="001D22E8">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>本会の運営につきましては、できるだけ簡素、質素を旨といたす所存でありますが、その必要経費は参加者からの会費によるところが大きく、すべての必要経費を参加費のみでは賄えないのが現状です。つきましては本学術集会の趣旨をお汲み取り戴き、厳しい経済状況のもと誠に恐縮ではございますが、</w:t>
       </w:r>
       <w:r w:rsidR="003011A5" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>貴社の</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1351,378 +1360,378 @@
         </w:rPr>
         <w:t>展示、学術集会</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>抄録集</w:t>
       </w:r>
       <w:r w:rsidR="003011A5" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>への広告掲載、ドリンク・フードサービスの提供、寄付金</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>をお願い申し上げます。温かいご支援を賜りたくよろしくお願い申し上げます。甚だ恐縮ではございますが、何卒ご協賛下さいますようお願い申し上げます。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B74F20C" w14:textId="77777777" w:rsidR="00A41074" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="00A41074">
+    <w:p w:rsidR="00A41074" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="00A41074">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="407671A1" w14:textId="77777777" w:rsidR="00A41074" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="00A41074">
+    <w:p w:rsidR="00A41074" w:rsidRPr="006A1B75" w:rsidRDefault="00A41074" w:rsidP="00A41074">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>末筆ながら、貴社の益々の御繁栄を祈念申し上げます。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF1FAF7" w14:textId="77777777" w:rsidR="00DD603C" w:rsidRPr="006A1B75" w:rsidRDefault="00DD603C" w:rsidP="006E076D">
+    <w:p w:rsidR="00DD603C" w:rsidRPr="006A1B75" w:rsidRDefault="00DD603C" w:rsidP="006E076D">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5035A887" w14:textId="77777777" w:rsidR="006E076D" w:rsidRPr="006A1B75" w:rsidRDefault="006A1EB0" w:rsidP="006A1EB0">
+    <w:p w:rsidR="006E076D" w:rsidRPr="006A1B75" w:rsidRDefault="006A1EB0" w:rsidP="006A1EB0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>謹白</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358F11DE" w14:textId="368ABD5E" w:rsidR="006E076D" w:rsidRPr="006A1B75" w:rsidRDefault="00FF08F2" w:rsidP="006E076D">
+    <w:p w:rsidR="006E076D" w:rsidRPr="006A1B75" w:rsidRDefault="00FF08F2" w:rsidP="006E076D">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
-      <w:r w:rsidR="00E71F89">
+      <w:r w:rsidR="00031786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006E076D" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="00E71F89">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="004B3E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="006E076D" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>月吉日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAD4EC9" w14:textId="77777777" w:rsidR="006E076D" w:rsidRPr="006A1B75" w:rsidRDefault="006E076D" w:rsidP="006E076D">
+    <w:p w:rsidR="006E076D" w:rsidRPr="006A1B75" w:rsidRDefault="006E076D" w:rsidP="006E076D">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FB44665" w14:textId="77777777" w:rsidR="00A20567" w:rsidRPr="006A1B75" w:rsidRDefault="00A20567" w:rsidP="006E076D">
+    <w:p w:rsidR="00A20567" w:rsidRPr="006A1B75" w:rsidRDefault="00A20567" w:rsidP="006E076D">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31FD4E35" w14:textId="77777777" w:rsidR="006E076D" w:rsidRPr="006A1B75" w:rsidRDefault="00A20567" w:rsidP="003B1E76">
+    <w:p w:rsidR="006E076D" w:rsidRPr="006A1B75" w:rsidRDefault="00A20567" w:rsidP="003B1E76">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="2362" w:left="4960" w:rightChars="200" w:right="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>和歌山</w:t>
       </w:r>
       <w:r w:rsidR="006E076D" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>臨床細胞学会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAE25F6" w14:textId="77777777" w:rsidR="006E076D" w:rsidRPr="006A1B75" w:rsidRDefault="006E076D" w:rsidP="003B1E76">
+    <w:p w:rsidR="006E076D" w:rsidRPr="006A1B75" w:rsidRDefault="006E076D" w:rsidP="003B1E76">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="2362" w:left="4960" w:rightChars="200" w:right="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>会長：村田</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>晋一</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF33EFB" w14:textId="77777777" w:rsidR="006E076D" w:rsidRPr="006A1B75" w:rsidRDefault="00E71F89" w:rsidP="003B1E76">
+    <w:p w:rsidR="006E076D" w:rsidRPr="006A1B75" w:rsidRDefault="0071496C" w:rsidP="003B1E76">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="2362" w:left="4960" w:rightChars="200" w:right="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="29808CBF">
+        <w:object w:dxaOrig="1440" w:dyaOrig="1440">
           <v:shape id="_x0000_s1036" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:405.3pt;margin-top:6.2pt;width:69pt;height:69pt;z-index:-251652096;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Photoshop.Image.55" ShapeID="_x0000_s1036" DrawAspect="Content" ObjectID="_1753082903" r:id="rId10">
+          <o:OLEObject Type="Embed" ProgID="Photoshop.Image.55" ShapeID="_x0000_s1036" DrawAspect="Content" ObjectID="_1660993587" r:id="rId10">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
       <w:r w:rsidR="006E076D" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>和歌山県立医科大学</w:t>
       </w:r>
       <w:r w:rsidR="003B1E76" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
       <w:r w:rsidR="006E076D" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>人体病理学教室</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC4239D" w14:textId="77777777" w:rsidR="006E076D" w:rsidRPr="006A1B75" w:rsidRDefault="006E076D" w:rsidP="00A20567">
+    <w:p w:rsidR="006E076D" w:rsidRPr="006A1B75" w:rsidRDefault="006E076D" w:rsidP="00A20567">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="2767" w:left="5811"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7196FE65" w14:textId="77777777" w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="009E6DFB" w:rsidP="005916C5">
+    <w:p w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="009E6DFB" w:rsidP="005916C5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>学会の</w:t>
       </w:r>
       <w:r w:rsidR="005916C5" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>概要</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AA6A04" w14:textId="77777777" w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="005916C5" w:rsidP="005916C5">
+    <w:p w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="005916C5" w:rsidP="005916C5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CB20913" w14:textId="77777777" w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="007E3022">
+    <w:p w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="007E3022">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１）</w:t>
       </w:r>
       <w:r w:rsidR="009E6DFB" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>学</w:t>
       </w:r>
       <w:r w:rsidR="005916C5" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>会の名称：</w:t>
       </w:r>
       <w:r w:rsidR="005916C5" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0019361C" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>和歌山臨床細胞学会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6512EDC6" w14:textId="77777777" w:rsidR="009E6DFB" w:rsidRPr="006A1B75" w:rsidRDefault="009E6DFB" w:rsidP="009E6DFB">
+    <w:p w:rsidR="009E6DFB" w:rsidRPr="006A1B75" w:rsidRDefault="009E6DFB" w:rsidP="009E6DFB">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
@@ -1756,51 +1765,51 @@
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>人体病理学教室</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　教授</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2238B6E6" w14:textId="77777777" w:rsidR="009E6DFB" w:rsidRPr="006A1B75" w:rsidRDefault="009E6DFB" w:rsidP="009E6DFB">
+    <w:p w:rsidR="009E6DFB" w:rsidRPr="006A1B75" w:rsidRDefault="009E6DFB" w:rsidP="009E6DFB">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="200" w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　副会長：　　　</w:t>
       </w:r>
       <w:r w:rsidR="005B3D24" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>井箟一彦</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1815,116 +1824,116 @@
         </w:rPr>
         <w:t>和歌山県立医科大学　産科婦人科学教室</w:t>
       </w:r>
       <w:r w:rsidR="005B3D24" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B3D24" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>教授</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CD5398" w14:textId="77777777" w:rsidR="009E6DFB" w:rsidRPr="006A1B75" w:rsidRDefault="00174B8E" w:rsidP="009E6DFB">
+    <w:p w:rsidR="009E6DFB" w:rsidRPr="006A1B75" w:rsidRDefault="00174B8E" w:rsidP="009E6DFB">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="200" w:left="420" w:firstLineChars="1000" w:firstLine="2100"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174B8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>稲垣　充也（公立那賀病院　臨床検査科）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040CD759" w14:textId="77777777" w:rsidR="00CF42C3" w:rsidRPr="006A1B75" w:rsidRDefault="00CF42C3" w:rsidP="009E6DFB">
+    <w:p w:rsidR="00CF42C3" w:rsidRPr="006A1B75" w:rsidRDefault="00CF42C3" w:rsidP="009E6DFB">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="200" w:left="420" w:firstLineChars="1000" w:firstLine="2100"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BAE1ECF" w14:textId="77777777" w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="005916C5">
+    <w:p w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="005916C5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２）</w:t>
       </w:r>
       <w:r w:rsidR="009E6DFB" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>学会の</w:t>
       </w:r>
       <w:r w:rsidR="005916C5" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>目的</w:t>
       </w:r>
       <w:r w:rsidR="005916C5" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E0F537" w14:textId="77777777" w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="004162F1" w:rsidP="004162F1">
+    <w:p w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="004162F1" w:rsidP="004162F1">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="213" w:left="447" w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>和歌山臨床細胞学会は、</w:t>
       </w:r>
       <w:r w:rsidR="0044316C" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>昭和</w:t>
       </w:r>
       <w:r w:rsidR="0044316C" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2062,76 +2071,76 @@
         </w:rPr>
         <w:t>役割</w:t>
       </w:r>
       <w:r w:rsidR="0044316C" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を担ってきました。</w:t>
       </w:r>
       <w:r w:rsidR="007E3022" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>また、</w:t>
       </w:r>
       <w:r w:rsidR="003B1E76" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年一回の学術集会におきましても、症例検討、学術研究発表、教育講演、特別講演を行い、和歌山県における細胞診断学をさらに発展させることを目的としています。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2C2F4D" w14:textId="77777777" w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="003B1E76" w:rsidP="003B1E76">
+    <w:p w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="003B1E76" w:rsidP="003B1E76">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="501F5B2A" w14:textId="77777777" w:rsidR="007E3022" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
+    <w:p w:rsidR="007E3022" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３）学会会員：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF92AF4" w14:textId="77777777" w:rsidR="007E3022" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="007E3022">
+    <w:p w:rsidR="007E3022" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="007E3022">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424" w:firstLineChars="50" w:firstLine="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>和歌山県全域の細胞検査士約</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2146,83 +2155,83 @@
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>名を含む約</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF1C488" w14:textId="77777777" w:rsidR="007E3022" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
+    <w:p w:rsidR="007E3022" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="680D72D7" w14:textId="77777777" w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
+    <w:p w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４）</w:t>
       </w:r>
       <w:r w:rsidR="003B1E76" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>学会活動</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FB8F59" w14:textId="77777777" w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
+    <w:p w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r w:rsidR="003B1E76" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B1E76" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2300,82 +2309,82 @@
         </w:rPr>
         <w:t>土曜日</w:t>
       </w:r>
       <w:r w:rsidR="00E73C24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に</w:t>
       </w:r>
       <w:r w:rsidR="003B1E76" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>開催</w:t>
       </w:r>
       <w:r w:rsidR="00DE0E70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（予定）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB74317" w14:textId="77777777" w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
+    <w:p w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r w:rsidR="003B1E76" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B1E76" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>学術集会：　和歌山臨床細胞学会学術集会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2095A991" w14:textId="77777777" w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="003B1E76" w:rsidP="003B1E76">
+    <w:p w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="003B1E76" w:rsidP="003B1E76">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>会期</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
@@ -2483,51 +2492,51 @@
         <w:t>時</w:t>
       </w:r>
       <w:r w:rsidR="005D53F0" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>～</w:t>
       </w:r>
       <w:r w:rsidR="005D53F0" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="005D53F0" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>時（予定）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2896DBD8" w14:textId="77777777" w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="003B1E76" w:rsidP="003B1E76">
+    <w:p w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="003B1E76" w:rsidP="003B1E76">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="840"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>会場</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">：　</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
@@ -2538,51 +2547,51 @@
         <w:t>和歌山</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>市を中心とした</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>県</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>内の会場</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7CC1D7" w14:textId="77777777" w:rsidR="007E3022" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="007E3022">
+    <w:p w:rsidR="007E3022" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="007E3022">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLineChars="400" w:firstLine="840"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">参加者：　</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>約</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
@@ -2593,2541 +2602,2541 @@
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>－</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>70</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>人の会員</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53251CD0" w14:textId="77777777" w:rsidR="007E3022" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="007E3022">
+    <w:p w:rsidR="007E3022" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="007E3022">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="840"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>プログラム概要</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CF2AE2" w14:textId="77777777" w:rsidR="00E61C8F" w:rsidRPr="006A1B75" w:rsidRDefault="00E61C8F" w:rsidP="00E61C8F">
+    <w:p w:rsidR="00E61C8F" w:rsidRPr="006A1B75" w:rsidRDefault="00E61C8F" w:rsidP="00E61C8F">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0" w:rightChars="200" w:right="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>教育講演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13ACF958" w14:textId="77777777" w:rsidR="00E61C8F" w:rsidRPr="006A1B75" w:rsidRDefault="00E61C8F" w:rsidP="00E61C8F">
+    <w:p w:rsidR="00E61C8F" w:rsidRPr="006A1B75" w:rsidRDefault="00E61C8F" w:rsidP="00E61C8F">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0" w:rightChars="200" w:right="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>特別講演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE66541" w14:textId="77777777" w:rsidR="001A0D85" w:rsidRPr="006A1B75" w:rsidRDefault="00B62FE5" w:rsidP="00E61C8F">
+    <w:p w:rsidR="001A0D85" w:rsidRPr="006A1B75" w:rsidRDefault="00B62FE5" w:rsidP="00E61C8F">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0" w:rightChars="200" w:right="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>スペシャルレクチャー／</w:t>
       </w:r>
       <w:r w:rsidR="006A2E21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>セミナー</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC768F9" w14:textId="77777777" w:rsidR="00E61C8F" w:rsidRPr="006A1B75" w:rsidRDefault="00E61C8F" w:rsidP="00E61C8F">
+    <w:p w:rsidR="00E61C8F" w:rsidRPr="006A1B75" w:rsidRDefault="00E61C8F" w:rsidP="00E61C8F">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0" w:rightChars="200" w:right="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>学術研究発表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F12E3C3" w14:textId="77777777" w:rsidR="00E61C8F" w:rsidRPr="006A1B75" w:rsidRDefault="00E61C8F" w:rsidP="00E61C8F">
+    <w:p w:rsidR="00E61C8F" w:rsidRPr="006A1B75" w:rsidRDefault="00E61C8F" w:rsidP="00E61C8F">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0" w:rightChars="200" w:right="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>症例検討</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B8785E" w14:textId="77777777" w:rsidR="00E61C8F" w:rsidRPr="006A1B75" w:rsidRDefault="00E61C8F" w:rsidP="00E61C8F">
+    <w:p w:rsidR="00E61C8F" w:rsidRPr="006A1B75" w:rsidRDefault="00E61C8F" w:rsidP="00E61C8F">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0" w:rightChars="200" w:right="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>フォトコンテスト</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EEA7C1" w14:textId="77777777" w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
+    <w:p w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
       <w:r w:rsidR="003B1E76" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>研究会・勉強会：　会員の細胞診診断能力の向上</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>への取り組み</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A68FC0" w14:textId="77777777" w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
+    <w:p w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r w:rsidR="003B1E76" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B1E76" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>啓蒙活動：　癌検診などの重要性と細胞診の役割についての県民への啓蒙活動</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E57D2A" w14:textId="77777777" w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
+    <w:p w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="003B1E76">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r w:rsidR="003B1E76" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B1E76" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">その他：　</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定例会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FF6183" w14:textId="77777777" w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="003B1E76" w:rsidP="003B1E76">
+    <w:p w:rsidR="003B1E76" w:rsidRPr="006A1B75" w:rsidRDefault="003B1E76" w:rsidP="003B1E76">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424" w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="354CD3B4" w14:textId="77777777" w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="005916C5">
+    <w:p w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="007E3022" w:rsidP="005916C5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５）</w:t>
       </w:r>
       <w:r w:rsidR="0044316C" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>事務局</w:t>
       </w:r>
       <w:r w:rsidR="005916C5" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F62768E" w14:textId="77777777" w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="005916C5" w:rsidP="005916C5">
+    <w:p w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="005916C5" w:rsidP="005916C5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>和歌山県立医科大学人体病理学教室</w:t>
       </w:r>
       <w:r w:rsidR="00EC0094" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>内</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6B2171" w14:textId="77777777" w:rsidR="0044316C" w:rsidRPr="006A1B75" w:rsidRDefault="005916C5" w:rsidP="0044316C">
+    <w:p w:rsidR="0044316C" w:rsidRPr="006A1B75" w:rsidRDefault="005916C5" w:rsidP="0044316C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0044316C" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>〒</w:t>
       </w:r>
       <w:r w:rsidR="0044316C" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>641-8509</w:t>
       </w:r>
       <w:r w:rsidR="0044316C" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　和歌山市紀三井寺</w:t>
       </w:r>
       <w:r w:rsidR="0044316C" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>811-1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEECF8F" w14:textId="77777777" w:rsidR="007C6D6F" w:rsidRPr="006A1B75" w:rsidRDefault="007C6D6F" w:rsidP="007C6D6F">
+    <w:p w:rsidR="007C6D6F" w:rsidRPr="006A1B75" w:rsidRDefault="007C6D6F" w:rsidP="007C6D6F">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="840"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ホームページ：</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>http://wscc.umin.jp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039D5CD2" w14:textId="77777777" w:rsidR="0044316C" w:rsidRPr="006A1B75" w:rsidRDefault="0044316C" w:rsidP="0044316C">
+    <w:p w:rsidR="0044316C" w:rsidRPr="006A1B75" w:rsidRDefault="0044316C" w:rsidP="0044316C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLineChars="400" w:firstLine="840"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>電話</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:073-441-0635</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> FAX:073-444-5777</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FE9CC9" w14:textId="77777777" w:rsidR="0044316C" w:rsidRPr="006A1B75" w:rsidRDefault="0044316C" w:rsidP="0044316C">
+    <w:p w:rsidR="0044316C" w:rsidRPr="006A1B75" w:rsidRDefault="0044316C" w:rsidP="0044316C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLineChars="400" w:firstLine="840"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事務担当：</w:t>
       </w:r>
       <w:r w:rsidR="00762965" w:rsidRPr="00762965">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>稲田正子</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>wscc@wakayama-med.ac.jp</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D1A336" w14:textId="77777777" w:rsidR="003336BC" w:rsidRPr="006A1B75" w:rsidRDefault="0044316C" w:rsidP="005916C5">
+    <w:p w:rsidR="003336BC" w:rsidRPr="006A1B75" w:rsidRDefault="0044316C" w:rsidP="005916C5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756F2070" w14:textId="77777777" w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="005916C5" w:rsidP="007E3022">
+    <w:p w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="005916C5" w:rsidP="007E3022">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="433C5004" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251">
+    <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD66F82" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00EE59F9" w:rsidP="00E22251">
+    <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00EE59F9" w:rsidP="00E22251">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>学術集会</w:t>
       </w:r>
       <w:r w:rsidR="00E22251" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>運営</w:t>
       </w:r>
       <w:r w:rsidR="00E22251" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>予算案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C80C80F" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
+    <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2387CEC7" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
+    <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C146E5A" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
+    <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
       <w:pPr>
         <w:ind w:leftChars="420" w:left="882"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>収入の部</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DA462B" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
+    <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
       <w:pPr>
         <w:ind w:leftChars="420" w:left="882"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1329" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="40" w:type="dxa"/>
           <w:right w:w="40" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="358"/>
         <w:gridCol w:w="4282"/>
         <w:gridCol w:w="1309"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E22251" w:rsidRPr="006A1B75" w14:paraId="2790672F" w14:textId="77777777" w:rsidTr="00603CD6">
+      <w:tr w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidTr="00603CD6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC2A070" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00603CD6">
+          <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00603CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4282" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2B91A0BC" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00603CD6">
+          <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00603CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>参加費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD0210B" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00D66BB6" w:rsidP="00603CD6">
+          <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00D66BB6" w:rsidP="00603CD6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00E22251" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0074722A" w:rsidRPr="006A1B75" w14:paraId="29B131C5" w14:textId="77777777" w:rsidTr="00603CD6">
+      <w:tr w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidTr="00603CD6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="69D334C9" w14:textId="77777777" w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="0074722A" w:rsidP="00603CD6">
+          <w:p w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="0074722A" w:rsidP="00603CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4282" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="669D047E" w14:textId="77777777" w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="0074722A" w:rsidP="004001BF">
+          <w:p w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="0074722A" w:rsidP="004001BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>和歌山</w:t>
             </w:r>
             <w:r w:rsidR="004001BF" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>臨床細胞学会本部</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>援助金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="30C2512E" w14:textId="77777777" w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="004B3E0E" w:rsidP="007B7730">
+          <w:p w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="004B3E0E" w:rsidP="007B7730">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="0074722A" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0074722A" w:rsidRPr="006A1B75" w14:paraId="08C46B71" w14:textId="77777777" w:rsidTr="00603CD6">
+      <w:tr w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidTr="00603CD6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCF272A" w14:textId="77777777" w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="0074722A" w:rsidP="00603CD6">
+          <w:p w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="0074722A" w:rsidP="00603CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4282" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1E2C81" w14:textId="77777777" w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="00D66BB6" w:rsidP="00CB4D6C">
+          <w:p w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="00D66BB6" w:rsidP="00CB4D6C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>学術集会内での告知広告</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="239E3E30" w14:textId="77777777" w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="00854842" w:rsidP="00F363F8">
+          <w:p w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="00854842" w:rsidP="00F363F8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidR="0074722A" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0074722A" w:rsidRPr="006A1B75" w14:paraId="4059A152" w14:textId="77777777" w:rsidTr="00603CD6">
+      <w:tr w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidTr="00603CD6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="725A83C6" w14:textId="77777777" w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="0074722A" w:rsidP="00603CD6">
+          <w:p w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="0074722A" w:rsidP="00603CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4282" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="157E25D7" w14:textId="77777777" w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="00D66BB6" w:rsidP="00603CD6">
+          <w:p w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="00D66BB6" w:rsidP="00603CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>学術集会「抄録集」への広告</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="237E5398" w14:textId="77777777" w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="00854842" w:rsidP="002C614E">
+          <w:p w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="00854842" w:rsidP="002C614E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="002C614E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00821BE2" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0074722A" w:rsidRPr="006A1B75" w14:paraId="57ABBA3F" w14:textId="77777777" w:rsidTr="00603CD6">
+      <w:tr w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidTr="00603CD6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="498E9BFB" w14:textId="77777777" w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="0074722A" w:rsidP="00603CD6">
+          <w:p w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="0074722A" w:rsidP="00603CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4282" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7F02DA2D" w14:textId="77777777" w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="00D66BB6" w:rsidP="00D66BB6">
+          <w:p w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="00D66BB6" w:rsidP="00D66BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ブース展示</w:t>
             </w:r>
             <w:r w:rsidR="0074722A" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>収入</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2B78E311" w14:textId="77777777" w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="00C23AC6" w:rsidP="00603CD6">
+          <w:p w:rsidR="0074722A" w:rsidRPr="006A1B75" w:rsidRDefault="00C23AC6" w:rsidP="00603CD6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="0074722A" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00821BE2" w:rsidRPr="006A1B75" w14:paraId="2F6BA703" w14:textId="77777777" w:rsidTr="007B5BC0">
+      <w:tr w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidTr="007B5BC0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7214F021" w14:textId="77777777" w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
+          <w:p w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="284D1BC0" w14:textId="77777777" w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
+          <w:p w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4282" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="312E4EAC" w14:textId="77777777" w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
+          <w:p w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>寄付金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="588CDF9E" w14:textId="77777777" w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="0073359F" w:rsidP="00821BE2">
+          <w:p w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="0073359F" w:rsidP="00821BE2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00821BE2" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00821BE2" w:rsidRPr="006A1B75" w14:paraId="686EB9E1" w14:textId="77777777" w:rsidTr="005641EF">
+      <w:tr w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidTr="005641EF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FF2E62C" w14:textId="77777777" w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
+          <w:p w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3474F5C9" w14:textId="77777777" w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
+          <w:p w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4282" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0605E4A8" w14:textId="77777777" w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
+          <w:p w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B21C332" w14:textId="77777777" w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
+          <w:p w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="494A178D" w14:textId="77777777" w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
+          <w:p w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A765384" w14:textId="77777777" w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
+          <w:p w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00821BE2" w:rsidRPr="006A1B75" w14:paraId="0169BE58" w14:textId="77777777" w:rsidTr="007B5BC0">
+      <w:tr w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidTr="007B5BC0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ADDDF27" w14:textId="77777777" w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
+          <w:p w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2CC6C305" w14:textId="77777777" w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
+          <w:p w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4282" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6034675D" w14:textId="77777777" w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
+          <w:p w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00821BE2" w:rsidP="00821BE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>収入合計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="556E3EBD" w14:textId="77777777" w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00F363F8" w:rsidP="00AC3F24">
+          <w:p w:rsidR="00821BE2" w:rsidRPr="006A1B75" w:rsidRDefault="00F363F8" w:rsidP="00AC3F24">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
             <w:r w:rsidR="00821BE2" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50B7D5BD" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
+    <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
       <w:pPr>
         <w:ind w:leftChars="420" w:left="882"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="378F8E1A" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
+    <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
       <w:pPr>
         <w:ind w:leftChars="420" w:left="882"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="194B439B" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
+    <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
       <w:pPr>
         <w:ind w:leftChars="420" w:left="882"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="776D41B6" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
+    <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
       <w:pPr>
         <w:ind w:leftChars="420" w:left="882"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>支出の部</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357EC9FF" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
+    <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
       <w:pPr>
         <w:ind w:leftChars="420" w:left="882"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1299" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="40" w:type="dxa"/>
           <w:right w:w="40" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="370"/>
         <w:gridCol w:w="4312"/>
         <w:gridCol w:w="1312"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E22251" w:rsidRPr="006A1B75" w14:paraId="561D20E9" w14:textId="77777777" w:rsidTr="00603CD6">
+      <w:tr w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidTr="00603CD6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C17FE3F" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00603CD6">
+          <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00603CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F81A316" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00603CD6">
+          <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00603CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5A418F" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00603CD6">
+          <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00603CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>事前準備費</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(WEB</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>関係･事務業務・通信費）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6091D820" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="003B0F9C" w:rsidP="00603CD6">
+          <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="003B0F9C" w:rsidP="00603CD6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00E22251" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22251" w:rsidRPr="006A1B75" w14:paraId="3835A5DF" w14:textId="77777777" w:rsidTr="00603CD6">
+      <w:tr w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidTr="00603CD6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="368469F4" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00603CD6">
+          <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00603CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="10E19148" w14:textId="77777777" w:rsidR="00E22251" w:rsidRDefault="001727A1" w:rsidP="00603CD6">
+          <w:p w:rsidR="00E22251" w:rsidRDefault="001727A1" w:rsidP="00603CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>学術集会「抄録集」作成関係</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="388F3041" w14:textId="77777777" w:rsidR="00CB7F59" w:rsidRPr="006A1B75" w:rsidRDefault="00CB7F59" w:rsidP="00603CD6">
+          <w:p w:rsidR="00CB7F59" w:rsidRPr="006A1B75" w:rsidRDefault="00CB7F59" w:rsidP="00603CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="683AF0D2" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="002D3B35" w:rsidP="00603CD6">
+          <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="002D3B35" w:rsidP="00603CD6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidR="001727A1" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001727A1" w:rsidRPr="006A1B75" w14:paraId="51B5DD64" w14:textId="77777777" w:rsidTr="00603CD6">
+      <w:tr w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidTr="00603CD6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="479"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7D291FF8" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBC63A2" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>会場費（機材関連費・ポスターを含む）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2F46FF1E" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="007B7730" w:rsidP="00B62FE5">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="007B7730" w:rsidP="00B62FE5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00B62FE5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="001727A1" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001727A1" w:rsidRPr="006A1B75" w14:paraId="1FDB268F" w14:textId="77777777" w:rsidTr="00603CD6">
+      <w:tr w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidTr="00603CD6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="483"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="48FB27B5" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="662F378C" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="00B62FE5" w:rsidP="00B62FE5">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="00B62FE5" w:rsidP="00B62FE5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>講師招聘関係費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3C72EC2C" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="00B62FE5" w:rsidP="00F363F8">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="00B62FE5" w:rsidP="00F363F8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidR="001727A1" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001727A1" w:rsidRPr="006A1B75" w14:paraId="3AA3022B" w14:textId="77777777" w:rsidTr="00603CD6">
+      <w:tr w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidTr="00603CD6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3562F5DF" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="307F2F26" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>人件費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1A40950E" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>20,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001727A1" w:rsidRPr="006A1B75" w14:paraId="25B48BBC" w14:textId="77777777" w:rsidTr="00603CD6">
+      <w:tr w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidTr="00603CD6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="479"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1A96FB6C" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3822DF" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>事後処理費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9E872C" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="003B0F9C" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="003B0F9C" w:rsidP="001727A1">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="001727A1" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001727A1" w:rsidRPr="006A1B75" w14:paraId="79CE8663" w14:textId="77777777" w:rsidTr="00603CD6">
+      <w:tr w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidTr="00603CD6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1A618297" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="29DBA5C9" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>予備費・諸雑費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6A73DC12" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="003B0F9C" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="003B0F9C" w:rsidP="001727A1">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="001727A1" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001727A1" w:rsidRPr="006A1B75" w14:paraId="3EB76FC9" w14:textId="77777777" w:rsidTr="00603CD6">
+      <w:tr w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidTr="00603CD6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="479"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="03067ABB" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9F07AA" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="31F5D349" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001727A1" w:rsidRPr="006A1B75" w14:paraId="1C93FA25" w14:textId="77777777" w:rsidTr="005641EF">
+      <w:tr w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidTr="005641EF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E484AD0" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="566ACA67" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="59E3BE23" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="001727A1" w:rsidP="001727A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>支出合計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="11023410" w14:textId="77777777" w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="00F363F8" w:rsidP="007B7730">
+          <w:p w:rsidR="001727A1" w:rsidRPr="006A1B75" w:rsidRDefault="00F363F8" w:rsidP="007B7730">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
             <w:r w:rsidR="001727A1" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73F016FC" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
+    <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="00E22251">
       <w:pPr>
         <w:ind w:leftChars="420" w:left="882"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CAEAE91" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="005916C5">
+    <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="00E22251" w:rsidP="005916C5">
       <w:pPr>
         <w:widowControl/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="346BD59B" w14:textId="77777777" w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="005916C5" w:rsidP="005916C5">
+    <w:p w:rsidR="005916C5" w:rsidRPr="006A1B75" w:rsidRDefault="005916C5" w:rsidP="005916C5">
       <w:pPr>
         <w:widowControl/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EE687D" w14:textId="77777777" w:rsidR="00E437A4" w:rsidRPr="006A1B75" w:rsidRDefault="007C6D6F" w:rsidP="00004263">
+    <w:p w:rsidR="00E437A4" w:rsidRPr="006A1B75" w:rsidRDefault="007C6D6F" w:rsidP="00004263">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>協賛の内容</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002B3A56" w14:textId="77777777" w:rsidR="001C5CA8" w:rsidRPr="006A1B75" w:rsidRDefault="001C5CA8" w:rsidP="00004263">
+    <w:p w:rsidR="001C5CA8" w:rsidRPr="006A1B75" w:rsidRDefault="001C5CA8" w:rsidP="00004263">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="7"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1569AE31" w14:textId="77777777" w:rsidR="00AC3043" w:rsidRPr="006A1B75" w:rsidRDefault="009E6DFB" w:rsidP="00004263">
+    <w:p w:rsidR="00AC3043" w:rsidRPr="006A1B75" w:rsidRDefault="009E6DFB" w:rsidP="00004263">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>協賛していただく</w:t>
       </w:r>
       <w:r w:rsidR="006138E9" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>学会：</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124C4314" w14:textId="77777777" w:rsidR="00E437A4" w:rsidRPr="006A1B75" w:rsidRDefault="00A20567" w:rsidP="00AC3043">
+    <w:p w:rsidR="00E437A4" w:rsidRPr="006A1B75" w:rsidRDefault="00A20567" w:rsidP="00AC3043">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0" w:left="360" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>和歌山</w:t>
       </w:r>
       <w:r w:rsidR="00E437A4" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ja-JP" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>臨床細胞学会</w:t>
       </w:r>
       <w:r w:rsidR="00414056" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ja-JP" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>、あるいは</w:t>
       </w:r>
       <w:r w:rsidR="00CF42C3" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ja-JP" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>その学術集会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B61DBB" w14:textId="77777777" w:rsidR="00004263" w:rsidRDefault="005D53F0" w:rsidP="00CB7F59">
+    <w:p w:rsidR="00004263" w:rsidRDefault="005D53F0" w:rsidP="00CB7F59">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2790"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="338" w:left="992" w:rightChars="67" w:right="141" w:hangingChars="141" w:hanging="282"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">※ </w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>協賛先は</w:t>
@@ -5153,110 +5162,110 @@
         </w:rPr>
         <w:t>を必要とされる</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>場合は学術集会を選択して</w:t>
       </w:r>
       <w:r w:rsidR="00AC3043" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ください</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9F5532" w14:textId="77777777" w:rsidR="00F363F8" w:rsidRPr="00CB7F59" w:rsidRDefault="00F363F8" w:rsidP="00CB7F59">
+    <w:p w:rsidR="00F363F8" w:rsidRPr="00CB7F59" w:rsidRDefault="00F363F8" w:rsidP="00CB7F59">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2790"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="338" w:left="992" w:rightChars="67" w:right="141" w:hangingChars="141" w:hanging="282"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E944F63" w14:textId="77777777" w:rsidR="00932A7C" w:rsidRPr="006A1B75" w:rsidRDefault="00E437A4" w:rsidP="005D53F0">
+    <w:p w:rsidR="00932A7C" w:rsidRPr="006A1B75" w:rsidRDefault="00E437A4" w:rsidP="005D53F0">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
       <w:r w:rsidR="00932A7C" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>募集内容</w:t>
       </w:r>
       <w:r w:rsidR="008350D3" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB66E7F" w14:textId="77777777" w:rsidR="008E40FF" w:rsidRPr="006A1B75" w:rsidRDefault="00932A7C" w:rsidP="003B0F9C">
+    <w:p w:rsidR="008E40FF" w:rsidRPr="006A1B75" w:rsidRDefault="00932A7C" w:rsidP="003B0F9C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -5290,51 +5299,51 @@
         </w:rPr>
         <w:t>スペシャルレクチャー／</w:t>
       </w:r>
       <w:r w:rsidR="00C31958">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>セミナー</w:t>
       </w:r>
       <w:r w:rsidR="00E34129" w:rsidRPr="00E34129">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>共催</w:t>
       </w:r>
       <w:r w:rsidR="003B0F9C" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>：（募集数１社）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B9B656" w14:textId="77777777" w:rsidR="0099321C" w:rsidRPr="006A1B75" w:rsidRDefault="00D63034" w:rsidP="00F640BC">
+    <w:p w:rsidR="0099321C" w:rsidRPr="006A1B75" w:rsidRDefault="00D63034" w:rsidP="00F640BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidR="00C31958">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>学術集会内で</w:t>
@@ -5367,51 +5376,51 @@
         </w:rPr>
         <w:t>告知広告</w:t>
       </w:r>
       <w:r w:rsidR="0099321C" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を</w:t>
       </w:r>
       <w:r w:rsidR="00C31958">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>行っていただきます</w:t>
       </w:r>
       <w:r w:rsidR="006138E9" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7694BD8E" w14:textId="77777777" w:rsidR="00414056" w:rsidRPr="006A1B75" w:rsidRDefault="0099321C" w:rsidP="005D53F0">
+    <w:p w:rsidR="00414056" w:rsidRPr="006A1B75" w:rsidRDefault="0099321C" w:rsidP="005D53F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2790"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　（料金）</w:t>
       </w:r>
       <w:r w:rsidR="00CB7F59" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
@@ -5439,51 +5448,51 @@
         </w:rPr>
         <w:t>あるいは</w:t>
       </w:r>
       <w:r w:rsidR="00854842">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="00551270" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>0,000</w:t>
       </w:r>
       <w:r w:rsidR="00551270" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>円</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4338F941" w14:textId="77777777" w:rsidR="00F640BC" w:rsidRDefault="008E40FF" w:rsidP="00F640BC">
+    <w:p w:rsidR="00F640BC" w:rsidRDefault="008E40FF" w:rsidP="00F640BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidR="0099321C" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5495,100 +5504,100 @@
         </w:rPr>
         <w:t>学術集会「</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>抄録集</w:t>
       </w:r>
       <w:r w:rsidR="00932A7C" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>」への広告</w:t>
       </w:r>
       <w:r w:rsidR="0082050B" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>：（募集数５社）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBF1870" w14:textId="77777777" w:rsidR="00C60C40" w:rsidRDefault="00C60C40" w:rsidP="00F640BC">
+    <w:p w:rsidR="00C60C40" w:rsidRDefault="00C60C40" w:rsidP="00F640BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（媒体）</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>和歌山臨床細胞学会学術集会</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>抄録集」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D197B1E" w14:textId="77777777" w:rsidR="00C60C40" w:rsidRDefault="00C60C40" w:rsidP="00F640BC">
+    <w:p w:rsidR="00C60C40" w:rsidRDefault="00C60C40" w:rsidP="00F640BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
@@ -5609,86 +5618,86 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">冊　</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">※ </w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>版下原稿でのご提出となります（カラー対応です）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0595269D" w14:textId="77777777" w:rsidR="00C60C40" w:rsidRPr="00C60C40" w:rsidRDefault="00C60C40" w:rsidP="00C60C40">
+    <w:p w:rsidR="00C60C40" w:rsidRPr="00C60C40" w:rsidRDefault="00C60C40" w:rsidP="00C60C40">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="810" w:left="2692" w:hangingChars="472" w:hanging="991"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>配布対象：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>和歌山臨床細胞学会学会員、和歌山県内の病理医・細胞検査士が在籍する病院、その他</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F6FA20" w14:textId="77777777" w:rsidR="001A0D85" w:rsidRPr="006A1B75" w:rsidRDefault="002D6B6F" w:rsidP="00CB7F59">
+    <w:p w:rsidR="001A0D85" w:rsidRPr="006A1B75" w:rsidRDefault="002D6B6F" w:rsidP="00CB7F59">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="008E40FF" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
@@ -5867,51 +5876,51 @@
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00C60C40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C60C40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>社</w:t>
       </w:r>
       <w:r w:rsidR="001A0D85" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE67418" w14:textId="77777777" w:rsidR="003B0F9C" w:rsidRPr="00C60C40" w:rsidRDefault="001A0D85" w:rsidP="00CB7F59">
+    <w:p w:rsidR="003B0F9C" w:rsidRPr="00C60C40" w:rsidRDefault="001A0D85" w:rsidP="00CB7F59">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="840" w:firstLine="840"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>③</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -6077,51 +6086,51 @@
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="002C614E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00C60C40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>社</w:t>
       </w:r>
       <w:r w:rsidR="00F640BC" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0087B9" w14:textId="77777777" w:rsidR="005D53F0" w:rsidRPr="006A1B75" w:rsidRDefault="003B0F9C" w:rsidP="00CB7F59">
+    <w:p w:rsidR="005D53F0" w:rsidRPr="006A1B75" w:rsidRDefault="003B0F9C" w:rsidP="00CB7F59">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2790"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
@@ -6187,51 +6196,51 @@
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="0082050B" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（募集数</w:t>
       </w:r>
       <w:r w:rsidR="002D3B35" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
       <w:r w:rsidR="0082050B" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>社）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6163973A" w14:textId="77777777" w:rsidR="00005764" w:rsidRPr="006A1B75" w:rsidRDefault="002D6B6F" w:rsidP="003406FD">
+    <w:p w:rsidR="00005764" w:rsidRPr="006A1B75" w:rsidRDefault="002D6B6F" w:rsidP="003406FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424" w:firstLineChars="200" w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（料</w:t>
       </w:r>
       <w:r w:rsidR="005D53F0" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>金）</w:t>
@@ -6274,301 +6283,301 @@
       </w:r>
       <w:r w:rsidR="000860DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に関してはご相談ください</w:t>
       </w:r>
       <w:r w:rsidR="0082050B" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。）</w:t>
       </w:r>
       <w:r w:rsidR="005D53F0" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AD6FCD" w14:textId="77777777" w:rsidR="00005764" w:rsidRPr="006A1B75" w:rsidRDefault="00CB7F59" w:rsidP="002508CD">
+    <w:p w:rsidR="00005764" w:rsidRPr="006A1B75" w:rsidRDefault="00CB7F59" w:rsidP="002508CD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00005764" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="006138E9" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ドリンク・フードサービス</w:t>
       </w:r>
       <w:r w:rsidR="00382075" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>：（募集数３社）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA6DC3F" w14:textId="77777777" w:rsidR="00382075" w:rsidRPr="006A1B75" w:rsidRDefault="00382075" w:rsidP="00382075">
+    <w:p w:rsidR="00382075" w:rsidRPr="006A1B75" w:rsidRDefault="00382075" w:rsidP="00382075">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424" w:firstLineChars="300" w:firstLine="630"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>パンフレット１枚による広告をしていただけます。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385C2F62" w14:textId="77777777" w:rsidR="006138E9" w:rsidRPr="006A1B75" w:rsidRDefault="00005764" w:rsidP="003406FD">
+    <w:p w:rsidR="006138E9" w:rsidRPr="006A1B75" w:rsidRDefault="00005764" w:rsidP="003406FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424" w:firstLineChars="200" w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（料金）</w:t>
       </w:r>
       <w:r w:rsidR="006138E9" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ドリンク・フードの持ち込み</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43929BEB" w14:textId="77777777" w:rsidR="00382075" w:rsidRPr="006A1B75" w:rsidRDefault="00CB7F59" w:rsidP="005D53F0">
+    <w:p w:rsidR="00382075" w:rsidRPr="006A1B75" w:rsidRDefault="00CB7F59" w:rsidP="005D53F0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="202" w:left="424" w:firstLine="2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="006138E9" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00382075" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>寄付金：</w:t>
       </w:r>
       <w:r w:rsidR="00382075" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（募集数は不定）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A744DA0" w14:textId="77777777" w:rsidR="00004263" w:rsidRPr="006A1B75" w:rsidRDefault="00382075" w:rsidP="00CB7F59">
+    <w:p w:rsidR="00004263" w:rsidRPr="006A1B75" w:rsidRDefault="00382075" w:rsidP="00CB7F59">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="472" w:left="993" w:hanging="2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>金額の指定はございません。</w:t>
       </w:r>
       <w:r w:rsidR="00C16B1E" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>寄付金をお寄せいただいた方々の名称一覧を、「和歌山臨床細胞学会学術集会</w:t>
       </w:r>
       <w:r w:rsidR="00C16B1E" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>抄録集</w:t>
       </w:r>
       <w:r w:rsidR="00C16B1E" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>」に掲載いたします。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD2E95E" w14:textId="77777777" w:rsidR="00C16B1E" w:rsidRPr="006A1B75" w:rsidRDefault="00C16B1E" w:rsidP="00C16B1E">
+    <w:p w:rsidR="00C16B1E" w:rsidRPr="006A1B75" w:rsidRDefault="00C16B1E" w:rsidP="00C16B1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2790"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="584F6063" w14:textId="77777777" w:rsidR="00C16B1E" w:rsidRPr="006A1B75" w:rsidRDefault="00C16B1E" w:rsidP="00C16B1E">
+    <w:p w:rsidR="00C16B1E" w:rsidRPr="006A1B75" w:rsidRDefault="00C16B1E" w:rsidP="00C16B1E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>協賛金の用途</w:t>
       </w:r>
       <w:r w:rsidR="00827CC9" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>および</w:t>
       </w:r>
       <w:r w:rsidR="00827CC9" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>会計監査と承認</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78319A5E" w14:textId="77777777" w:rsidR="00C16B1E" w:rsidRPr="006A1B75" w:rsidRDefault="00EC0094" w:rsidP="00827CC9">
+    <w:p w:rsidR="00C16B1E" w:rsidRPr="006A1B75" w:rsidRDefault="00EC0094" w:rsidP="00827CC9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r w:rsidR="00827CC9" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
@@ -6595,90 +6604,90 @@
       <w:r w:rsidR="002508CD" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>活動</w:t>
       </w:r>
       <w:r w:rsidR="00C16B1E" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>および学術集会の運営費に充当</w:t>
       </w:r>
       <w:r w:rsidR="00827CC9" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>します。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FBF146" w14:textId="77777777" w:rsidR="007245A7" w:rsidRPr="006A1B75" w:rsidRDefault="007245A7" w:rsidP="00827CC9">
+    <w:p w:rsidR="007245A7" w:rsidRPr="006A1B75" w:rsidRDefault="007245A7" w:rsidP="00827CC9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　なお、学術集会の余剰金</w:t>
       </w:r>
       <w:r w:rsidR="00E66641" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>が出た場合</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は和歌山臨床細胞学会に寄附されます。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5963DE46" w14:textId="77777777" w:rsidR="005D53F0" w:rsidRPr="006A1B75" w:rsidRDefault="00EC0094" w:rsidP="00EC0094">
+    <w:p w:rsidR="005D53F0" w:rsidRPr="006A1B75" w:rsidRDefault="00EC0094" w:rsidP="00EC0094">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2790"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="200" w:left="2551" w:hangingChars="1015" w:hanging="2131"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r w:rsidR="00827CC9" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6716,114 +6725,114 @@
         <w:t>学会総会にて承認を得ます。</w:t>
       </w:r>
       <w:r w:rsidR="00E40FC8" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>なお、外部公表は</w:t>
       </w:r>
       <w:r w:rsidR="00E40FC8" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>学術集会の</w:t>
       </w:r>
       <w:r w:rsidR="00E40FC8" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>決算報告のみです。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67530715" w14:textId="77777777" w:rsidR="00827CC9" w:rsidRPr="006A1B75" w:rsidRDefault="00827CC9" w:rsidP="00827CC9">
+    <w:p w:rsidR="00827CC9" w:rsidRPr="006A1B75" w:rsidRDefault="00827CC9" w:rsidP="00827CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2790"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7743A0CB" w14:textId="77777777" w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="00C16B1E" w:rsidP="00771393">
+    <w:p w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="00C16B1E" w:rsidP="00771393">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="001214FB" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008350D3" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00771393" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>申込方法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787C88B9" w14:textId="77777777" w:rsidR="00D71280" w:rsidRPr="006A1B75" w:rsidRDefault="00771393" w:rsidP="00771393">
+    <w:p w:rsidR="00D71280" w:rsidRPr="006A1B75" w:rsidRDefault="00771393" w:rsidP="00771393">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="200" w:left="420" w:firstLineChars="200" w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
@@ -6834,153 +6843,153 @@
       <w:r w:rsidR="00452F54" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>メール</w:t>
       </w:r>
       <w:r w:rsidR="00D71280" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の添付ファイルとしてご</w:t>
       </w:r>
       <w:r w:rsidR="007C6D6F" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>提出いただいた後、</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C962082" w14:textId="77777777" w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="007C6D6F" w:rsidP="00D71280">
+    <w:p w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="007C6D6F" w:rsidP="00D71280">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="200" w:left="420" w:firstLineChars="200" w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>協賛の料金を</w:t>
       </w:r>
       <w:r w:rsidR="00771393" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>下記口座にお振り込みください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066A0C72" w14:textId="77777777" w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="00771393" w:rsidP="00E40FC8">
+    <w:p w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="00771393" w:rsidP="00E40FC8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLineChars="350" w:firstLine="735"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>【申込先】（</w:t>
       </w:r>
       <w:r w:rsidR="00E40FC8" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>下記申込み用紙をメールにて下記アドレスまで送付ください。</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6C3680" w14:textId="77777777" w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="007C6D6F" w:rsidP="00E40FC8">
+    <w:p w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="007C6D6F" w:rsidP="00E40FC8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="540" w:left="1134"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>和歌山</w:t>
       </w:r>
       <w:r w:rsidR="00771393" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>臨床細胞学会事務局</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B73921C" w14:textId="77777777" w:rsidR="007C6D6F" w:rsidRPr="006A1B75" w:rsidRDefault="007C6D6F" w:rsidP="00E40FC8">
+    <w:p w:rsidR="007C6D6F" w:rsidRPr="006A1B75" w:rsidRDefault="007C6D6F" w:rsidP="00E40FC8">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="540" w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>和歌山県立医科大学人体病理学教室</w:t>
       </w:r>
       <w:r w:rsidR="00E40FC8" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>内（</w:t>
@@ -7004,51 +7013,51 @@
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　和歌山市紀三井寺</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>811-1</w:t>
       </w:r>
       <w:r w:rsidR="00E40FC8" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB90C33" w14:textId="77777777" w:rsidR="007C6D6F" w:rsidRPr="006A1B75" w:rsidRDefault="007C6D6F" w:rsidP="00E40FC8">
+    <w:p w:rsidR="007C6D6F" w:rsidRPr="006A1B75" w:rsidRDefault="007C6D6F" w:rsidP="00E40FC8">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="540" w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>電話</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:073-441-0635</w:t>
@@ -7075,51 +7084,51 @@
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  HomePage</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00B93BAA" w:rsidRPr="006A1B75">
           <w:rPr>
             <w:rStyle w:val="ad"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>http://wscc.umin.jp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5515B3B4" w14:textId="77777777" w:rsidR="007C6D6F" w:rsidRPr="006A1B75" w:rsidRDefault="007C6D6F" w:rsidP="00E40FC8">
+    <w:p w:rsidR="007C6D6F" w:rsidRPr="006A1B75" w:rsidRDefault="007C6D6F" w:rsidP="00E40FC8">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="540" w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事務担当：</w:t>
       </w:r>
       <w:r w:rsidR="00762965" w:rsidRPr="00762965">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>稲田正子</w:t>
@@ -7127,207 +7136,207 @@
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>wscc@wakayama-med.ac.jp</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9BDC8E" w14:textId="77777777" w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="00771393" w:rsidP="00E40FC8">
+    <w:p w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="00771393" w:rsidP="00E40FC8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="540" w:left="1134" w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>【協賛金お支払先】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4268F719" w14:textId="77777777" w:rsidR="003A2782" w:rsidRPr="006A1B75" w:rsidRDefault="003A2782" w:rsidP="003A2782">
+    <w:p w:rsidR="003A2782" w:rsidRPr="006A1B75" w:rsidRDefault="003A2782" w:rsidP="003A2782">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="1080" w:left="2268"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>銀行名：紀陽銀行紀三井寺支店</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDC46CF" w14:textId="77777777" w:rsidR="003A2782" w:rsidRPr="006A1B75" w:rsidRDefault="003A2782" w:rsidP="003A2782">
+    <w:p w:rsidR="003A2782" w:rsidRPr="006A1B75" w:rsidRDefault="003A2782" w:rsidP="003A2782">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="1080" w:left="2268"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>口座名；和歌山臨床細胞学会　会長</w:t>
       </w:r>
       <w:r w:rsidR="00B62FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>村田晋一</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50954D0A" w14:textId="77777777" w:rsidR="003A2782" w:rsidRPr="006A1B75" w:rsidRDefault="003A2782" w:rsidP="003A2782">
+    <w:p w:rsidR="003A2782" w:rsidRPr="006A1B75" w:rsidRDefault="003A2782" w:rsidP="003A2782">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="1080" w:left="2268"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>口座番号：（普）</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>704698</w:t>
       </w:r>
       <w:r w:rsidR="00771393" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00771393" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB94A4F" w14:textId="77777777" w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="00771393" w:rsidP="003A2782">
+    <w:p w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="00771393" w:rsidP="003A2782">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="600" w:left="1260" w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>＊「請求書」が必要な場合には、ご連絡ください</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01646BBB" w14:textId="77777777" w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="00771393" w:rsidP="00771393">
+    <w:p w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="00771393" w:rsidP="00771393">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="200" w:left="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="003A2782" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
@@ -7338,127 +7347,127 @@
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>＊</w:t>
       </w:r>
       <w:r w:rsidR="003A2782" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>金融機関の振込利用明細を持って領収書とさせていただきます。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04858CCD" w14:textId="77777777" w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="00771393" w:rsidP="003A2782">
+    <w:p w:rsidR="00771393" w:rsidRPr="006A1B75" w:rsidRDefault="00771393" w:rsidP="003A2782">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="200" w:left="420" w:firstLineChars="745" w:firstLine="1564"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>領収書が別途必要な方はご連絡ください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127739DE" w14:textId="77777777" w:rsidR="00491380" w:rsidRPr="006A1B75" w:rsidRDefault="00491380" w:rsidP="003A2782">
+    <w:p w:rsidR="00491380" w:rsidRPr="006A1B75" w:rsidRDefault="00491380" w:rsidP="003A2782">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="200" w:left="420" w:firstLineChars="745" w:firstLine="1564"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02F3AAC3" w14:textId="77777777" w:rsidR="007A7CD6" w:rsidRPr="006A1B75" w:rsidRDefault="00C16B1E" w:rsidP="007A7CD6">
+    <w:p w:rsidR="007A7CD6" w:rsidRPr="006A1B75" w:rsidRDefault="00C16B1E" w:rsidP="007A7CD6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="007A7CD6" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007A7CD6" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>募集締め切り</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EABC62" w14:textId="77777777" w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="007A7CD6" w:rsidP="00E22251">
+    <w:p w:rsidR="00E22251" w:rsidRPr="006A1B75" w:rsidRDefault="007A7CD6" w:rsidP="00E22251">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="405" w:left="850"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>毎年</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7566,51 +7575,51 @@
       <w:r w:rsidR="00F363F8" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00F363F8" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidR="00F363F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>までにお願いします。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4049DAD2" w14:textId="77777777" w:rsidR="00C72274" w:rsidRPr="006A1B75" w:rsidRDefault="00C72E51" w:rsidP="00C72274">
+    <w:p w:rsidR="00C72274" w:rsidRPr="006A1B75" w:rsidRDefault="00C72E51" w:rsidP="00C72274">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="69"/>
           <w:szCs w:val="69"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>和歌山</w:t>
       </w:r>
       <w:r w:rsidR="00C72274" w:rsidRPr="006A1B75">
@@ -7621,62 +7630,62 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>臨床細胞学会</w:t>
       </w:r>
       <w:r w:rsidR="00F85CF9" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>事務局</w:t>
       </w:r>
       <w:r w:rsidR="00C72274" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>宛</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5C7776" w14:textId="77777777" w:rsidR="002D6B6F" w:rsidRPr="006A1B75" w:rsidRDefault="002D6B6F" w:rsidP="00C72274">
+    <w:p w:rsidR="002D6B6F" w:rsidRPr="006A1B75" w:rsidRDefault="002D6B6F" w:rsidP="00C72274">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="1061"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="325FED84" w14:textId="77777777" w:rsidR="006B6DC7" w:rsidRPr="006A1B75" w:rsidRDefault="00C72E51" w:rsidP="00F85CF9">
+    <w:p w:rsidR="006B6DC7" w:rsidRPr="006A1B75" w:rsidRDefault="00C72E51" w:rsidP="00F85CF9">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>和歌山</w:t>
       </w:r>
       <w:r w:rsidR="006B6DC7" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="31"/>
@@ -7694,586 +7703,586 @@
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>への協賛</w:t>
       </w:r>
       <w:r w:rsidR="00004263" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
       <w:r w:rsidR="006B6DC7" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>申込書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2527C057" w14:textId="77777777" w:rsidR="00C72274" w:rsidRPr="006A1B75" w:rsidRDefault="00C72274" w:rsidP="006B6DC7">
+    <w:p w:rsidR="00C72274" w:rsidRPr="006A1B75" w:rsidRDefault="00C72274" w:rsidP="006B6DC7">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="125"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="010A85DA" w14:textId="77777777" w:rsidR="002D6B6F" w:rsidRPr="006A1B75" w:rsidRDefault="006B6DC7" w:rsidP="002D6B6F">
+    <w:p w:rsidR="002D6B6F" w:rsidRPr="006A1B75" w:rsidRDefault="006B6DC7" w:rsidP="002D6B6F">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>下記の通り</w:t>
       </w:r>
       <w:r w:rsidR="00C72E51" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>協賛を</w:t>
       </w:r>
       <w:r w:rsidR="00D251CD" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>申し込み</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>ます。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBDB12C" w14:textId="77777777" w:rsidR="006B6DC7" w:rsidRPr="006A1B75" w:rsidRDefault="00D251CD" w:rsidP="00CC7F04">
+    <w:p w:rsidR="006B6DC7" w:rsidRPr="006A1B75" w:rsidRDefault="00D251CD" w:rsidP="00CC7F04">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>１．</w:t>
       </w:r>
       <w:r w:rsidR="002D6B6F" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>申し込み企業・団体</w:t>
       </w:r>
       <w:r w:rsidR="0092309D" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="141"/>
         <w:tblW w:w="8931" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="40" w:type="dxa"/>
           <w:right w:w="40" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="749"/>
         <w:gridCol w:w="3362"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w14:paraId="39638023" w14:textId="77777777" w:rsidTr="00DD7116">
+      <w:tr w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidTr="00DD7116">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0742A893" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
               <w:t>会社名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2349C83D" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00DD7116" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00DD7116" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>（カナ）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60938A29" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="17283FB8" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
               <w:t>TEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E213887" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B828635" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w14:paraId="673A8D83" w14:textId="77777777" w:rsidTr="00DD7116">
+      <w:tr w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidTr="00DD7116">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3937933C" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24183A71" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5086CC21" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E51E7FA" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="073D416F" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
               <w:t>FAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5403EA1B" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35390326" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w14:paraId="7A2BF39F" w14:textId="77777777" w:rsidTr="00DD7116">
+      <w:tr w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidTr="00DD7116">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4C53CA15" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
               <w:t>部課名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="457C6C42" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5151F7A4" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="50963C59" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E960025" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B904ECD" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w14:paraId="16BCE330" w14:textId="77777777" w:rsidTr="00DD7116">
+      <w:tr w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidTr="00DD7116">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="816"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="032E2336" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
               <w:t>住所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1C097941" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">〒　</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1B75">
@@ -8283,120 +8292,120 @@
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
               <w:t>‐</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="327D73A8" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
               <w:t>担当者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11CAB1A0" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="280D0671" w14:textId="77777777" w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+          <w:p w:rsidR="00CC7F04" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67645C83" w14:textId="77777777" w:rsidR="00D251CD" w:rsidRPr="006A1B75" w:rsidRDefault="00D251CD" w:rsidP="0092309D">
+    <w:p w:rsidR="00D251CD" w:rsidRPr="006A1B75" w:rsidRDefault="00D251CD" w:rsidP="0092309D">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>２．申込み内容</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103DF0A6" w14:textId="77777777" w:rsidR="006B6DC7" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
+    <w:p w:rsidR="006B6DC7" w:rsidRPr="006A1B75" w:rsidRDefault="00CC7F04" w:rsidP="00D251CD">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>申込内容</w:t>
@@ -8451,161 +8460,161 @@
       </w:r>
       <w:r w:rsidR="002D6B6F" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>ご記入ください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8930" w:type="dxa"/>
         <w:tblInd w:w="466" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="40" w:type="dxa"/>
           <w:right w:w="40" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0092309D" w:rsidRPr="006A1B75" w14:paraId="60862355" w14:textId="77777777" w:rsidTr="00DD7116">
+      <w:tr w:rsidR="0092309D" w:rsidRPr="006A1B75" w:rsidTr="00DD7116">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="805"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3345C8BA" w14:textId="77777777" w:rsidR="0092309D" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="000615B9">
+          <w:p w:rsidR="0092309D" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="000615B9">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>申込対象</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="173258CC" w14:textId="77777777" w:rsidR="0092309D" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="00D251CD">
+          <w:p w:rsidR="0092309D" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="00D251CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2790"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018539B1" w14:textId="77777777" w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="00D251CD">
+          <w:p w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="00D251CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2790"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E90D56" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>和歌山臨床細胞学会　（決算書を必要とされない場合）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F02FBE3" w14:textId="77777777" w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="00D251CD">
+          <w:p w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="00D251CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2790"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E90D56" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
@@ -8614,164 +8623,164 @@
             </w:r>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>学術集会</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（決算書を必要とされる場合）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00452F54" w:rsidRPr="006A1B75" w14:paraId="486D8C2B" w14:textId="77777777" w:rsidTr="00EA360C">
+      <w:tr w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidTr="00EA360C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1506609A" w14:textId="77777777" w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="00452F54">
+          <w:p w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="00452F54">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>申込内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="30B4BCED" w14:textId="77777777" w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="00452F54">
+          <w:p w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="00452F54">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="48" w:left="101"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20C0A6CB" w14:textId="77777777" w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00E90D56" w:rsidP="00452F54">
+          <w:p w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00E90D56" w:rsidP="00452F54">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="48" w:left="101"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:r w:rsidR="00452F54" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>学術集会内での告知広告</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19CB734B" w14:textId="77777777" w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00E90D56" w:rsidP="00452F54">
+          <w:p w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00E90D56" w:rsidP="00452F54">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="48" w:left="101"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:r w:rsidR="00452F54" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>学術集会「抄録集」への広告</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D12CAE8" w14:textId="77777777" w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00E90D56" w:rsidP="00E90D56">
+          <w:p w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00E90D56" w:rsidP="00E90D56">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="450" w:firstLine="945"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00452F54" w:rsidRPr="006A1B75">
               <w:rPr>
@@ -8831,51 +8840,51 @@
             <w:r w:rsidR="00EA360C" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>裏表紙裏（</w:t>
             </w:r>
             <w:r w:rsidR="00EA360C" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>A4</w:t>
             </w:r>
             <w:r w:rsidR="00EA360C" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>・１頁）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44FEE4C5" w14:textId="77777777" w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00E90D56" w:rsidP="00E90D56">
+          <w:p w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00E90D56" w:rsidP="00E90D56">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="450" w:firstLine="945"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:r w:rsidR="00452F54" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>記事中（</w:t>
             </w:r>
             <w:r w:rsidR="00452F54" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8904,288 +8913,288 @@
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:r w:rsidR="00452F54" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>記事中（</w:t>
             </w:r>
             <w:r w:rsidR="00452F54" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>A4</w:t>
             </w:r>
             <w:r w:rsidR="00452F54" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>・１／２頁）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="019B4624" w14:textId="77777777" w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00EA360C" w:rsidP="00BA595E">
+          <w:p w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00EA360C" w:rsidP="00BA595E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="48" w:left="101"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:r w:rsidR="00BA595E" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>スペシャルレクチャー共催</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CDE8E1F" w14:textId="77777777" w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00E90D56" w:rsidP="00452F54">
+          <w:p w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00E90D56" w:rsidP="00452F54">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="48" w:left="101"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00452F54" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00452F54" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>試薬・パンフレット等の製品や広告のブース展示</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40FF1A33" w14:textId="77777777" w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00E90D56" w:rsidP="00452F54">
+          <w:p w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00E90D56" w:rsidP="00452F54">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="48" w:left="101"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:r w:rsidR="00452F54" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ドリンク・フードサービス</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="159CDACA" w14:textId="77777777" w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00E90D56" w:rsidP="00452F54">
+          <w:p w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00E90D56" w:rsidP="00452F54">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="48" w:left="101" w:firstLine="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00452F54" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00452F54" w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>寄付金</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D823D11" w14:textId="77777777" w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="00452F54">
+          <w:p w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="00452F54">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2790"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00452F54" w:rsidRPr="006A1B75" w14:paraId="6B043EF9" w14:textId="77777777" w:rsidTr="00DD7116">
+      <w:tr w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidTr="00DD7116">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA7230A" w14:textId="77777777" w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="00452F54">
+          <w:p w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00452F54" w:rsidP="00452F54">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
               <w:t>金額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF8132A" w14:textId="77777777" w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00EC0094" w:rsidP="00452F54">
+          <w:p w:rsidR="00452F54" w:rsidRPr="006A1B75" w:rsidRDefault="00EC0094" w:rsidP="00452F54">
             <w:pPr>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A1B75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CF0B518" w14:textId="77777777" w:rsidR="006B6DC7" w:rsidRPr="006A1B75" w:rsidRDefault="006C6F29" w:rsidP="006C262E">
+    <w:p w:rsidR="006B6DC7" w:rsidRPr="006A1B75" w:rsidRDefault="006C6F29" w:rsidP="006C262E">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeLines="50" w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43A44C76" wp14:editId="111612E0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0947CE32" wp14:editId="22BDF7C2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>270510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>327660</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5705475" cy="622300"/>
                 <wp:effectExtent l="9525" t="9525" r="9525" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5705475" cy="622300"/>
                         </a:xfrm>
@@ -9199,279 +9208,279 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6EEBDC0B" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:21.3pt;margin-top:25.8pt;width:449.25pt;height:49pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe7sr/DQIAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LVOLEFy0Hg1EWB&#10;NC2Q9gPWFGURpbjskrbsfn1XtOO4j1NRHggulxzOzg7nt/vOip2mYNBVcjzKpdBOYW3cppJfv6ze&#10;TKUIEVwNFp2u5EEHebt4/Wre+1IX2KKtNQkGcaHsfSXbGH2ZZUG1uoMwQq8dJxukDiKHtMlqgp7R&#10;O5sVeX6d9Ui1J1Q6BN69PyblIuE3jVbxU9MEHYWtJHOLaaY0r4c5W8yh3BD41qgTDfgHFh0Yx4+e&#10;oe4hgtiS+QOqM4owYBNHCrsMm8YonWrgasb5b9U8teB1qoXFCf4sU/h/sOpx9+Q/00A9+AdU34Jw&#10;uGzBbfQdEfathpqfGw9CZb0P5fnCEAS+Ktb9R6y5tbCNmDTYN9QNgFyd2CepD2ep9T4KxZuTm3xy&#10;dTORQnHuuije5qkXGZTPtz2F+F5jJ4ZFJYlbmdBh9xDiwAbK5yOJPVpTr4y1KaDNemlJ7IDbvkoj&#10;FcBFXh6zTvSVnE2KSUL+JRcuIfI0/gbRmcj+taar5PR8CMpBtneuTu6KYOxxzZStO+k4SDe4NJRr&#10;rA8sI+HRnPyZeNEi/ZCiZ2NWMnzfAmkp7AfHrbi5KmasW0zBdDpjV9NlYn2RAKcYqJJRiuNyGY/e&#10;33oym5bfGafKHd5x8xqTdH3hdKLK1ktyn77J4O3LOJ16+cyLnwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AAOUCfjcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sbdVVW2k6ARJH&#10;QNsQ57QxbbXEqZqs694ec4KTZf2ffn+udouzYsYpDJ4UpKsEBFLrzUCdgs/j68MGRIiajLaeUMEV&#10;A+zq25tKl8ZfaI/zIXaCSyiUWkEf41hKGdoenQ4rPyJx9u0npyOvUyfNpC9c7qzMkqSQTg/EF3o9&#10;4kuP7elwdgo2H1mXW++ev97Xp/jWXGeivVTq/m55egQRcYl/MPzqszrU7NT4M5kgrII8K5hUsE55&#10;cr7N0xREw2C+LUDWlfz/Qf0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXu7K/w0CAAAU&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAA5QJ+NwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
+              <v:rect w14:anchorId="5105457F" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:21.3pt;margin-top:25.8pt;width:449.25pt;height:49pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYqWCIIgIAADoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Rhu22jpqtVlyKk&#10;BVYsfMDUcRoL3xi7TcvX78Tpli7whPCD5fGMj8+cmVncHIxme4lBOVvx8SjnTFrhamW3Ff/2df1m&#10;xlmIYGvQzsqKH2XgN8vXrxadL2XhWqdriYxAbCg7X/E2Rl9mWRCtNBBGzktLzsahgUgmbrMaoSN0&#10;o7Miz6+zzmHt0QkZAt3eDU6+TPhNI0X83DRBRqYrTtxi2jHtm37Plgsotwi+VeJEA/6BhQFl6dMz&#10;1B1EYDtUf0AZJdAF18SRcCZzTaOETDlQNuP8t2weW/Ay5ULiBH+WKfw/WPFp/4BM1RUvOLNgqERf&#10;SDSwWy3ZrJen86GkqEf/gH2Cwd878T0w61YtRclbRNe1EmoiNe7jsxcPeiPQU7bpPrqa0GEXXVLq&#10;0KDpAUkDdkgFOZ4LIg+RCbqcTPPJ1XTCmSDfdVG8zVPFMiifX3sM8b10hvWHiiNxT+iwvw+xZwPl&#10;c0hi77Sq10rrZOB2s9LI9kDNsU4rJUBJXoZpy7qKzyfFJCG/8IVLiDytv0EYFanLtTIVn52DoOxl&#10;e2fr1IMRlB7ORFnbk469dEMJNq4+kozohhamkaND6/AnZx21b8XDjx2g5Ex/sFSK6VUxJ91iMmaz&#10;OfU+Xjo2Fw6wgoAqHjkbjqs4TMjOo9q29M84ZW7dLRWvUUnXvrADpxNVatAk92mY+gm4tFPUr5Ff&#10;PgEAAP//AwBQSwMEFAAGAAgAAAAhAAOUCfjcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJG4sbdVVW2k6ARJHQNsQ57QxbbXEqZqs694ec4KTZf2ffn+udouzYsYpDJ4UpKsE&#10;BFLrzUCdgs/j68MGRIiajLaeUMEVA+zq25tKl8ZfaI/zIXaCSyiUWkEf41hKGdoenQ4rPyJx9u0n&#10;pyOvUyfNpC9c7qzMkqSQTg/EF3o94kuP7elwdgo2H1mXW++ev97Xp/jWXGeivVTq/m55egQRcYl/&#10;MPzqszrU7NT4M5kgrII8K5hUsE55cr7N0xREw2C+LUDWlfz/Qf0DAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAWKlgiCICAAA6BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAA5QJ+NwAAAAJAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00452F54" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>３．</w:t>
       </w:r>
       <w:r w:rsidR="006B6DC7" w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="ja-JP"/>
         </w:rPr>
         <w:t>備考柵：希望事項をご記入ください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59601D14" w14:textId="77777777" w:rsidR="006B6DC7" w:rsidRPr="006A1B75" w:rsidRDefault="006B6DC7" w:rsidP="006B6DC7">
+    <w:p w:rsidR="006B6DC7" w:rsidRPr="006A1B75" w:rsidRDefault="006B6DC7" w:rsidP="006B6DC7">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57486D6B" w14:textId="77777777" w:rsidR="006B6DC7" w:rsidRPr="006A1B75" w:rsidRDefault="006B6DC7" w:rsidP="006B6DC7">
+    <w:p w:rsidR="006B6DC7" w:rsidRPr="006A1B75" w:rsidRDefault="006B6DC7" w:rsidP="006B6DC7">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="109A83F5" w14:textId="77777777" w:rsidR="006B6DC7" w:rsidRPr="006A1B75" w:rsidRDefault="00EA360C" w:rsidP="006F4D85">
+    <w:p w:rsidR="006B6DC7" w:rsidRPr="006A1B75" w:rsidRDefault="00EA360C" w:rsidP="006F4D85">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1B75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16DEE435" wp14:editId="7FE58E01">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="286449AB" wp14:editId="2A6AE676">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>280035</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>7600315</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5744210" cy="1524000"/>
                 <wp:effectExtent l="9525" t="15875" r="18415" b="12700"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1" name="Rectangle 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5744210" cy="1524000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="19050">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="059AD5B0" w14:textId="77777777" w:rsidR="00D71280" w:rsidRPr="00D71280" w:rsidRDefault="006C262E" w:rsidP="002A5F72">
+                          <w:p w:rsidR="00D71280" w:rsidRPr="00D71280" w:rsidRDefault="006C262E" w:rsidP="002A5F72">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝"/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D71280">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>【送付先】</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="200473F7" w14:textId="77777777" w:rsidR="00D71280" w:rsidRDefault="00D71280" w:rsidP="00D07648">
+                          <w:p w:rsidR="00D71280" w:rsidRDefault="00D71280" w:rsidP="00D07648">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:ind w:leftChars="67" w:left="141" w:firstLineChars="100" w:firstLine="210"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D71280">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>＊この用紙をメール</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>の添付ファイルとして</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D71280">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>下記アドレスまで送付していただきます</w:t>
                             </w:r>
                             <w:r w:rsidR="00D07648">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>よう</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="65E198F4" w14:textId="77777777" w:rsidR="006C262E" w:rsidRPr="006F4D85" w:rsidRDefault="00D71280" w:rsidP="00D07648">
+                          <w:p w:rsidR="006C262E" w:rsidRPr="006F4D85" w:rsidRDefault="00D71280" w:rsidP="00D07648">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:ind w:leftChars="67" w:left="141" w:firstLineChars="200" w:firstLine="420"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D71280">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>お願いいたします。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1AB5BAC2" w14:textId="77777777" w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="00452F54" w:rsidP="00D07648">
+                          <w:p w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="00452F54" w:rsidP="00D07648">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:snapToGrid w:val="0"/>
                               <w:ind w:firstLineChars="200" w:firstLine="420"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>和歌山臨床細胞学会</w:t>
                             </w:r>
                             <w:r w:rsidR="006C262E" w:rsidRPr="00C224CB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>事務局</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="48CA7074" w14:textId="77777777" w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="006C262E" w:rsidP="00452F54">
+                          <w:p w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="006C262E" w:rsidP="00452F54">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:snapToGrid w:val="0"/>
                               <w:ind w:firstLineChars="300" w:firstLine="630"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C224CB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>和歌山県立医科大学人体病理学教室</w:t>
                             </w:r>
                             <w:r w:rsidR="00452F54">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                                 <w:kern w:val="0"/>
@@ -9498,82 +9507,82 @@
                             <w:r w:rsidR="0096107D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="0096107D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>正子</w:t>
                             </w:r>
                             <w:r w:rsidR="00452F54">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>）</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1948F307" w14:textId="77777777" w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="00D251CD" w:rsidP="002D6B6F">
+                          <w:p w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="00D251CD" w:rsidP="002D6B6F">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:snapToGrid w:val="0"/>
                               <w:ind w:firstLine="840"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>wscc</w:t>
                             </w:r>
                             <w:r w:rsidR="006C262E" w:rsidRPr="00C224CB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>@wakayama-med.ac.jp</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1EA001B3" w14:textId="77777777" w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="006C262E" w:rsidP="002D6B6F">
+                          <w:p w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="006C262E" w:rsidP="002D6B6F">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:snapToGrid w:val="0"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C224CB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00C224CB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
@@ -9591,51 +9600,51 @@
                             <w:r w:rsidRPr="00C224CB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>9</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C224CB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　和歌山市紀三井寺</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C224CB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>811-1</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7B6E05AB" w14:textId="77777777" w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="006C262E" w:rsidP="00C224CB">
+                          <w:p w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="006C262E" w:rsidP="00C224CB">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:snapToGrid w:val="0"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C224CB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00C224CB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
@@ -9672,177 +9681,177 @@
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="16DEE435" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:22.05pt;margin-top:598.45pt;width:452.3pt;height:120pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxKJAVGQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZE2MOEWRLsOA&#10;bh3Q7QNkWbaFyaJGKXG6rx+lpEm63YbpIIgi9fT4SK5uD4Nhe4Veg614Mck5U1ZCo21X8e/ftu8W&#10;nPkgbCMMWFXxZ+X57frtm9XoSjWFHkyjkBGI9eXoKt6H4Mos87JXg/ATcMqSswUcRCATu6xBMRL6&#10;YLJpnr/PRsDGIUjlPd3eH518nfDbVsnw2LZeBWYqTtxC2jHtddyz9UqUHQrXa3miIf6BxSC0pU/P&#10;UPciCLZD/RfUoCWChzZMJAwZtK2WKuVA2RT5H9k89cKplAuJ491ZJv//YOWX/ZP7ipG6dw8gf3hm&#10;YdML26k7RBh7JRr6rohCZaPz5flBNDw9ZfX4GRoqrdgFSBocWhwiIGXHDknq57PU6hCYpMv5zWw2&#10;LagiknzFfDrL81SMTJQvzx368FHBwOKh4ki1TPBi/+BDpCPKl5BEH4xuttqYZGBXbwyyvaC6b9NK&#10;GVCW12HGspG+X+bzPEG/cvprDKJ3YfgqbNCBOtjooeKLc5Aoo3AfbJP6KwhtjmfibOxJyShe7FNf&#10;hkN9YLqp+DSSjDc1NM8kLcKxYWnA6NAD/uJspGatuP+5E6g4M58sledmNl3OqbuTsVgsSVe8dtRX&#10;DmElAVU8cHY8bsJxHnYOddfTP0XSwsIdFbTVSeoLpxN5asdUgdPoxH6/tlPUZcDXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAJvGa0LeAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOhDAQhu8mvkMz&#10;Jt7cgtusgJQN0XgxXlxNvBY6Alk6JbS7sG/veNLjfPPnn2/K/epGccY5DJ40pJsEBFLr7UCdhs+P&#10;l7sMRIiGrBk9oYYLBthX11elKaxf6B3Ph9gJLqFQGA19jFMhZWh7dCZs/ITEu28/OxN5nDtpZ7Nw&#10;uRvlfZLspDMD8YXeTPjUY3s8nJyGxasxUf7rkjW1qum4hNft85vWtzdr/Qgi4hr/wvCrz+pQsVPj&#10;T2SDGDUolXKSeZrvchCcyFX2AKJhpLaMZFXK/09UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBxKJAVGQIAACgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCbxmtC3gAAAAwBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" strokeweight="1.5pt">
+              <v:rect w14:anchorId="286449AB" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:22.05pt;margin-top:598.45pt;width:452.3pt;height:120pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCamlbjLQIAAE4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/01zUsm3UdLXqUoS0&#10;sCsWPsBxnMTCsc3YbbJ8PWOn7bbwhuiD5cmMj8+cM+76duwVOQhw0uiSZrOUEqG5qaVuS/r92+7d&#10;khLnma6ZMlqU9EU4ert5+2Y92ELkpjOqFkAQRLtisCXtvLdFkjjeiZ65mbFCY7Ix0DOPIbRJDWxA&#10;9F4leZq+TwYDtQXDhXP49X5K0k3EbxrB/WPTOOGJKily83GFuFZhTTZrVrTAbCf5kQb7BxY9kxov&#10;PUPdM8/IHuRfUL3kYJxp/IybPjFNI7mIPWA3WfpHN88dsyL2guI4e5bJ/T9Y/uXwBETW6B0lmvVo&#10;0VcUjelWCbIK8gzWFVj1bJ8gNOjsg+E/HNFm22GVuAMwQydYjaSyUJ9cHQiBw6OkGj6bGtHZ3puo&#10;1NhAHwBRAzJGQ17OhojRE44fFzfzeZ6hbxxz2SKfp2m0LGHF6bgF5z8K05OwKSkg+QjPDg/OBzqs&#10;OJVE+kbJeieVigG01VYBOTCcjl38xQ6wy8sypcmA16/SRRqhr5LuEgPpvTK8KuulxzlXsi/p8lzE&#10;iiDcB13HKfRMqmmPnJU+KhnEm0zwYzVGp/KTLZWpX1BaMNNY4zPETWfgFyUDjnRJ3c89A0GJ+qTR&#10;npt5vlrgG4jBcrlCXeEyUV0kmOYIVFJPybTd+unV7C3ItsN7sqiFNndoaCOj1MHsidORPA5tdOD4&#10;wMKruIxj1evfwOY3AAAA//8DAFBLAwQUAAYACAAAACEAm8ZrQt4AAAAMAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU6EMBCG7ya+QzMm3tyC26yAlA3ReDFeXE28FjoCWToltLuwb+940uN88+efb8r9&#10;6kZxxjkMnjSkmwQEUuvtQJ2Gz4+XuwxEiIasGT2hhgsG2FfXV6UprF/oHc+H2AkuoVAYDX2MUyFl&#10;aHt0Jmz8hMS7bz87E3mcO2lns3C5G+V9kuykMwPxhd5M+NRjezycnIbFqzFR/uuSNbWq6biE1+3z&#10;m9a3N2v9CCLiGv/C8KvP6lCxU+NPZIMYNSiVcpJ5mu9yEJzIVfYAomGktoxkVcr/T1Q/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJqaVuMtAgAATgQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJvGa0LeAAAADAEAAA8AAAAAAAAAAAAAAAAAhwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" strokeweight="1.5pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="059AD5B0" w14:textId="77777777" w:rsidR="00D71280" w:rsidRPr="00D71280" w:rsidRDefault="006C262E" w:rsidP="002A5F72">
+                    <w:p w:rsidR="00D71280" w:rsidRPr="00D71280" w:rsidRDefault="006C262E" w:rsidP="002A5F72">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D71280">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>【送付先】</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="200473F7" w14:textId="77777777" w:rsidR="00D71280" w:rsidRDefault="00D71280" w:rsidP="00D07648">
+                    <w:p w:rsidR="00D71280" w:rsidRDefault="00D71280" w:rsidP="00D07648">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:leftChars="67" w:left="141" w:firstLineChars="100" w:firstLine="210"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D71280">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>＊この用紙をメール</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>の添付ファイルとして</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D71280">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>下記アドレスまで送付していただきます</w:t>
                       </w:r>
                       <w:r w:rsidR="00D07648">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>よう</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="65E198F4" w14:textId="77777777" w:rsidR="006C262E" w:rsidRPr="006F4D85" w:rsidRDefault="00D71280" w:rsidP="00D07648">
+                    <w:p w:rsidR="006C262E" w:rsidRPr="006F4D85" w:rsidRDefault="00D71280" w:rsidP="00D07648">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:leftChars="67" w:left="141" w:firstLineChars="200" w:firstLine="420"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D71280">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>お願いいたします。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1AB5BAC2" w14:textId="77777777" w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="00452F54" w:rsidP="00D07648">
+                    <w:p w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="00452F54" w:rsidP="00D07648">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:snapToGrid w:val="0"/>
                         <w:ind w:firstLineChars="200" w:firstLine="420"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>和歌山臨床細胞学会</w:t>
                       </w:r>
                       <w:r w:rsidR="006C262E" w:rsidRPr="00C224CB">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>事務局</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="48CA7074" w14:textId="77777777" w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="006C262E" w:rsidP="00452F54">
+                    <w:p w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="006C262E" w:rsidP="00452F54">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:snapToGrid w:val="0"/>
                         <w:ind w:firstLineChars="300" w:firstLine="630"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C224CB">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>和歌山県立医科大学人体病理学教室</w:t>
                       </w:r>
                       <w:r w:rsidR="00452F54">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                           <w:kern w:val="0"/>
@@ -9869,82 +9878,82 @@
                       <w:r w:rsidR="0096107D">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="0096107D">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>正子</w:t>
                       </w:r>
                       <w:r w:rsidR="00452F54">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>）</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1948F307" w14:textId="77777777" w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="00D251CD" w:rsidP="002D6B6F">
+                    <w:p w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="00D251CD" w:rsidP="002D6B6F">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:snapToGrid w:val="0"/>
                         <w:ind w:firstLine="840"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>wscc</w:t>
                       </w:r>
                       <w:r w:rsidR="006C262E" w:rsidRPr="00C224CB">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>@wakayama-med.ac.jp</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1EA001B3" w14:textId="77777777" w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="006C262E" w:rsidP="002D6B6F">
+                    <w:p w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="006C262E" w:rsidP="002D6B6F">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:snapToGrid w:val="0"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C224CB">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00C224CB">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
@@ -9962,51 +9971,51 @@
                       <w:r w:rsidRPr="00C224CB">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>9</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C224CB">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　和歌山市紀三井寺</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C224CB">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>811-1</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7B6E05AB" w14:textId="77777777" w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="006C262E" w:rsidP="00C224CB">
+                    <w:p w:rsidR="006C262E" w:rsidRPr="00C224CB" w:rsidRDefault="006C262E" w:rsidP="00C224CB">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:snapToGrid w:val="0"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C224CB">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00C224CB">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="21"/>
@@ -10044,70 +10053,70 @@
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006B6DC7" w:rsidRPr="006A1B75" w:rsidSect="00491380">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1133" w:bottom="993" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B9AE7F6" w14:textId="77777777" w:rsidR="0071496C" w:rsidRDefault="0071496C" w:rsidP="006E076D">
+    <w:p w:rsidR="0071496C" w:rsidRDefault="0071496C" w:rsidP="006E076D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EB525B8" w14:textId="77777777" w:rsidR="0071496C" w:rsidRDefault="0071496C" w:rsidP="006E076D">
+    <w:p w:rsidR="0071496C" w:rsidRDefault="0071496C" w:rsidP="006E076D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -10121,70 +10130,70 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ明朝">
     <w:altName w:val="AR PＰＯＰ４B"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2485CAE1" w14:textId="77777777" w:rsidR="0071496C" w:rsidRDefault="0071496C" w:rsidP="006E076D">
+    <w:p w:rsidR="0071496C" w:rsidRDefault="0071496C" w:rsidP="006E076D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ACA6895" w14:textId="77777777" w:rsidR="0071496C" w:rsidRDefault="0071496C" w:rsidP="006E076D">
+    <w:p w:rsidR="0071496C" w:rsidRDefault="0071496C" w:rsidP="006E076D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B9C06AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB204A92"/>
     <w:lvl w:ilvl="0" w:tplc="0CF20C6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
@@ -11119,149 +11128,148 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4620" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5460" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="295448993">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="872307247">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1123885016">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="438572864">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="533464774">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="217514293">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="562835464">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="393047713">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="308831341">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="869297622">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="290400073">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD603C"/>
     <w:rsid w:val="00004263"/>
     <w:rsid w:val="00005764"/>
     <w:rsid w:val="000125DB"/>
     <w:rsid w:val="000200C2"/>
     <w:rsid w:val="00031786"/>
     <w:rsid w:val="00047AAE"/>
     <w:rsid w:val="000615B9"/>
     <w:rsid w:val="00061770"/>
     <w:rsid w:val="000860DF"/>
     <w:rsid w:val="000A28CF"/>
     <w:rsid w:val="000B24A1"/>
     <w:rsid w:val="000C3F38"/>
     <w:rsid w:val="000E0C46"/>
     <w:rsid w:val="000E36FA"/>
     <w:rsid w:val="000E642B"/>
     <w:rsid w:val="00107E67"/>
     <w:rsid w:val="001214FB"/>
     <w:rsid w:val="00121664"/>
     <w:rsid w:val="001337BC"/>
     <w:rsid w:val="00151AD8"/>
     <w:rsid w:val="00152587"/>
     <w:rsid w:val="001727A1"/>
@@ -11425,115 +11433,113 @@
     <w:rsid w:val="00CB6790"/>
     <w:rsid w:val="00CB7F59"/>
     <w:rsid w:val="00CC3F68"/>
     <w:rsid w:val="00CC7F04"/>
     <w:rsid w:val="00CE53B9"/>
     <w:rsid w:val="00CF42C3"/>
     <w:rsid w:val="00D07648"/>
     <w:rsid w:val="00D14701"/>
     <w:rsid w:val="00D251CD"/>
     <w:rsid w:val="00D337C6"/>
     <w:rsid w:val="00D63034"/>
     <w:rsid w:val="00D66BB6"/>
     <w:rsid w:val="00D71280"/>
     <w:rsid w:val="00D75022"/>
     <w:rsid w:val="00DB5EB6"/>
     <w:rsid w:val="00DD603C"/>
     <w:rsid w:val="00DD7116"/>
     <w:rsid w:val="00DE0E70"/>
     <w:rsid w:val="00DE333C"/>
     <w:rsid w:val="00E22251"/>
     <w:rsid w:val="00E34129"/>
     <w:rsid w:val="00E40FC8"/>
     <w:rsid w:val="00E437A4"/>
     <w:rsid w:val="00E61C8F"/>
     <w:rsid w:val="00E66641"/>
-    <w:rsid w:val="00E71F89"/>
     <w:rsid w:val="00E73C24"/>
     <w:rsid w:val="00E90D56"/>
     <w:rsid w:val="00EA360C"/>
     <w:rsid w:val="00EB5C3C"/>
     <w:rsid w:val="00EC0094"/>
     <w:rsid w:val="00ED4759"/>
     <w:rsid w:val="00EE59F9"/>
     <w:rsid w:val="00EF3777"/>
     <w:rsid w:val="00F363F8"/>
     <w:rsid w:val="00F61D41"/>
     <w:rsid w:val="00F640BC"/>
     <w:rsid w:val="00F82801"/>
     <w:rsid w:val="00F84FDF"/>
     <w:rsid w:val="00F85CF9"/>
     <w:rsid w:val="00FA3D58"/>
     <w:rsid w:val="00FC795B"/>
     <w:rsid w:val="00FF08F2"/>
     <w:rsid w:val="00FF1105"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097">
+    <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4AA40503"/>
   <w15:docId w15:val="{2C177F46-1348-4A98-A42A-94A93E857A6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11861,55 +11867,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00481102"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -12085,51 +12086,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005916C5"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:leftChars="400" w:left="840"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="223101858">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1632326049">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12420,69 +12421,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>633</Words>
-  <Characters>3609</Characters>
+  <Characters>3610</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4234</CharactersWithSpaces>
+  <CharactersWithSpaces>4235</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>nakamine</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>